--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -61,51 +61,51 @@
         <w:t xml:space="preserve">Backend Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">System Design &amp; Scalable Backend Systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdje0hn0bpgsvznt8qhe2hw">
+      <w:hyperlink w:history="1" r:id="rIdigfqxhfwom-g-_eisskmd">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">tanzimhossain2@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
@@ -118,72 +118,72 @@
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dhaka, Bangladesh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknv703ndkdkmqtyxafnmq">
+      <w:hyperlink w:history="1" r:id="rIdlfkabq_fi0zmzntfnhfgb">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">github.com/0xtanzim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2cbnn15eqizir8rgucl60">
+      <w:hyperlink w:history="1" r:id="rIdriorxp5m0eylnwvcbppss">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">linkedin.com/in/0xtanzim</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5F5F55"/>
@@ -521,79 +521,79 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Multi-tenant SaaS Platform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 · In Progress</w:t>
+        <w:t xml:space="preserve">2025 · Completed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Full product for salon businesses — I built the Next.js frontend, NestJS backend, and deployment stack solo. Live at donebyme.dk: booking, scheduling, and subscriptions on a multi-tenant foundation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tech: TypeScript, Next.js, NestJS, PostgreSQL, Redis, RabbitMQ, AWS</w:t>
+        <w:t xml:space="preserve">Tech: TypeScript, Next.js 16, NestJS, PostgreSQL 15, Drizzle ORM, Redis, RabbitMQ, BullMQ, Stripe Connect, Capacitor, AWS EC2, Nginx, pnpm Turborepo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FileTree Pro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="22"/>
@@ -604,65 +604,65 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">VS Code Extension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025 · Active · 29,000+ downloads</w:t>
+        <w:t xml:space="preserve">2025 · Active</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">VS Code extension to generate and preview project folder trees before files hit disk — small surface area, steady adoption.</w:t>
+        <w:t xml:space="preserve">VS Code extension to generate and preview project folder trees before files hit disk — small surface area, 29k+ downloads, steady adoption.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tech: TypeScript, VS Code API, Webview UI</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -701,51 +701,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 · In Progress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A learning-driven Node.js framework with a middleware pipeline, routing layer, and plugin system.</w:t>
+        <w:t xml:space="preserve">A learning-driven Node.js framework — middleware pipeline, trie-based router, plugin system, and zero-dependency core. Built to understand how frameworks actually work.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tech: Node.js, TypeScript</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -974,101 +974,170 @@
           <w:bCs/>
           <w:color w:val="5F5F55"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ACHIEVEMENTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9026"/>
         </w:tabs>
         <w:spacing w:after="40" w:before="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">NASA Space Apps Challenge 2025</w:t>
+        <w:t xml:space="preserve">NASA International Space Apps 2025 — Climaxplore (Team Softsasi)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  ·  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1st Runner Up</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">	</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Finished 1st Runner Up at the global NASA Space Apps Challenge, building a working solution with a team under a 48-hour constraint.</w:t>
+        <w:t xml:space="preserve">1st runner up (Mymensingh site) at the 2025 NASA International Space Apps Challenge with Team Softsasi on Climaxplore — an AI weather risk platform. My focus: architecture support, technical review, and keeping the system design coherent through the sprint.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google Chrome Built-in AI Challenge 2025 — ContentChat AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built-in AI Challenge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Shipped ContentChat AI: a Manifest V3 Chrome extension that uses on-device Gemini Nano (Summarizer, Prompt, Writer, Rewriter, Proofreader) — no API keys, privacy-first, built for the official 2025 challenge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5F5F55"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
@@ -1123,87 +1192,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5F5F55"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">WRITING</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Articles on backend systems, architecture, and developer experience — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn8_xpejl2nq86jmqkljl4">
+      <w:hyperlink w:history="1" r:id="rIdxilpmnh9xdbfiv-5sivda">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">@0xtanzim on Medium</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="CFCEC5" w:sz="6" w:space="6"/>
         </w:pBdr>
         <w:spacing w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Last updated April 2026. References available on request.</w:t>
+        <w:t xml:space="preserve">Last updated June 2026. References available on request.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1574,51 +1643,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdje0hn0bpgsvznt8qhe2hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanzimhossain2@gmail.com" TargetMode="External"/><Relationship Id="rIdknv703ndkdkmqtyxafnmq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/0xtanzim" TargetMode="External"/><Relationship Id="rId2cbnn15eqizir8rgucl60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/0xtanzim" TargetMode="External"/><Relationship Id="rIdn8_xpejl2nq86jmqkljl4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@0xtanzim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigfqxhfwom-g-_eisskmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanzimhossain2@gmail.com" TargetMode="External"/><Relationship Id="rIdlfkabq_fi0zmzntfnhfgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/0xtanzim" TargetMode="External"/><Relationship Id="rIdriorxp5m0eylnwvcbppss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/0xtanzim" TargetMode="External"/><Relationship Id="rIdxilpmnh9xdbfiv-5sivda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@0xtanzim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tanzim Hossain — Resume</dc:title>
   <dc:creator>Tanzim Hossain</dc:creator>
   <dc:description>Resume / CV</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>