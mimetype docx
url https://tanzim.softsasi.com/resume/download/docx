--- v1 (2026-06-16)
+++ v2 (2026-09-04)
@@ -42,70 +42,61 @@
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve">Tanzim Hossain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Backend Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">System Design &amp; Scalable Backend Systems</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | TypeScript · Java · System Design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdigfqxhfwom-g-_eisskmd">
+      <w:hyperlink w:history="1" r:id="rIdex5oqr4h4udkpf5wtlqdo">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">tanzimhossain2@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
@@ -118,1161 +109,973 @@
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dhaka, Bangladesh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlfkabq_fi0zmzntfnhfgb">
+      <w:hyperlink w:history="1" r:id="rIdyizbskvrbxe49bvzvbw0s">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">github.com/0xtanzim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdriorxp5m0eylnwvcbppss">
+      <w:hyperlink w:history="1" r:id="rIddoguvb-43mretn5xdjk-g">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">linkedin.com/in/0xtanzim</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...98 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dec 2025 — Present · Full-time · Remote</w:t>
-[...933 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdxilpmnh9xdbfiv-5sivda">
+        <w:t xml:space="preserve">   |   </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdfsedwk_nnmxg6yxsw_ksc">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
-          <w:t xml:space="preserve">@0xtanzim on Medium</w:t>
+          <w:t xml:space="preserve">0xtanzim.dev</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="CFCEC5" w:sz="6" w:space="6"/>
+          <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
         </w:pBdr>
-        <w:spacing w:before="320"/>
-      </w:pPr>
+        <w:spacing w:after="120" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5F5F55"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROFESSIONAL SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backend Engineer focused on multi-tenant SaaS systems using TypeScript (Node.js) and Java (Spring Boot). I care about clean data models, concurrency-safe booking/scheduling logic, and REST API design that holds up in production.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5F5F55"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backend Engineer &amp; Mentor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Softsasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Last updated June 2026. References available on request.</w:t>
+        <w:t xml:space="preserve">Jun 2025 — Present · Full-time · Remote</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designed backend services, API contracts, and PostgreSQL data models</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built modular REST APIs with clear domain boundaries</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contributed to architecture reviews and design decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mentored developers through code reviews and engineering guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5F5F55"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SELECTED PROJECTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Salon Management SaaS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multi-tenant SaaS Platform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 · Active</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multi-tenant salon booking platform, built solo end-to-end. 27 domain modules across 110+ tables. Booking writes are protected by a pessimistic row lock plus a partial unique index as a hard backstop; a separate Redis mutex guards the temporary slot-hold cache. Caught and fixed a real production billing bug where two disconnected settings quietly disagreed on the platform's cut of every booking. Live at donebyme.dk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stack: TypeScript • Next.js • NestJS • PostgreSQL • Drizzle ORM • Redis • Google Maps API • PostGIS • Stripe • Capacitor • AWS EC2 • Nginx • pnpm Turborepo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FileTree Pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VS Code Extension</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 · Active · 36,000+ downloads</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VS Code extension to preview and generate project folder trees before files hit disk. 36,000+ installs on the Marketplace, 5.0 average rating. Conflict-aware by design — existing files are never silently overwritten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stack: TypeScript • VS Code API • Webview UI</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NextRush</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backend Framework</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 · In Progress</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A TypeScript backend framework monorepo — 20+ packages covering a segment-trie router, a tsyringe-wrapped DI layer, Koa-style middleware, and Node/Bun/Deno/Edge adapters. Benchmarked with autocannon against Fastify, Express, Koa, and Hono: 14% overhead vs raw Node.js, and it wins the middleware-stack scenario outright (32,220 RPS vs Fastify's 28,744).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stack: Node.js • TypeScript • tsyringe • Bun • Deno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5F5F55"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TECHNICAL SKILLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Backend: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Node.js, NestJS, Spring Boot</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Database: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PostgreSQL, Redis, MongoDB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architecture: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multi-Tenant Architecture, Clean Architecture, Framework Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System Design: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Caching, Concurrency Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infrastructure: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AWS, Docker</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Languages: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TypeScript, Java, Go</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5A7A00"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LLM Integration, LangChain</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5F5F55"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACHIEVEMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NASA International Space Apps 2025 — Climaxplore (Team Softsasi)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1st Runner Up</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1st Runner-up, NASA Space Apps Challenge 2025 (Mymensingh) — architecture support for Climaxplore, an AI weather-risk platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:before="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google Chrome Built-in AI Challenge 2025 — ContentChat AI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built-in AI Challenge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">	</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Built ContentChat AI using on-device Gemini Nano — Chrome Built-in AI Challenge 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
+        </w:pBdr>
+        <w:spacing w:after="120" w:before="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5F5F55"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BSc in Computer Science</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="111111"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">United International University (UIU)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="5F5F55"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  Ongoing</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="900" w:right="1080" w:bottom="900" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1643,51 +1446,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdigfqxhfwom-g-_eisskmd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanzimhossain2@gmail.com" TargetMode="External"/><Relationship Id="rIdlfkabq_fi0zmzntfnhfgb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/0xtanzim" TargetMode="External"/><Relationship Id="rIdriorxp5m0eylnwvcbppss" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/0xtanzim" TargetMode="External"/><Relationship Id="rIdxilpmnh9xdbfiv-5sivda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@0xtanzim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdex5oqr4h4udkpf5wtlqdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanzimhossain2@gmail.com" TargetMode="External"/><Relationship Id="rIdyizbskvrbxe49bvzvbw0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/0xtanzim" TargetMode="External"/><Relationship Id="rIddoguvb-43mretn5xdjk-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/0xtanzim" TargetMode="External"/><Relationship Id="rIdfsedwk_nnmxg6yxsw_ksc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0xtanzim.dev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tanzim Hossain — Resume</dc:title>
   <dc:creator>Tanzim Hossain</dc:creator>
   <dc:description>Resume / CV</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>