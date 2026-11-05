--- v2 (2026-09-04)
+++ v3 (2026-11-05)
@@ -52,51 +52,51 @@
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Backend Engineer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> | TypeScript · Java · System Design</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdex5oqr4h4udkpf5wtlqdo">
+      <w:hyperlink w:history="1" r:id="rIdbfqkhpyqum-ez9kf5g4il">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">tanzimhossain2@gmail.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
@@ -109,93 +109,93 @@
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="111111"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dhaka, Bangladesh</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyizbskvrbxe49bvzvbw0s">
+      <w:hyperlink w:history="1" r:id="rIdahvgp_vllci-erfzq5tbl">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">github.com/0xtanzim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddoguvb-43mretn5xdjk-g">
+      <w:hyperlink w:history="1" r:id="rIdjql2yedpiuls2wyun_lhx">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">linkedin.com/in/0xtanzim</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="5F5F55"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   |   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfsedwk_nnmxg6yxsw_ksc">
+      <w:hyperlink w:history="1" r:id="rIdztkzohh3uz2ulrlk9mqie">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
             <w:color w:val="5A7A00"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="5A7A00"/>
           </w:rPr>
           <w:t xml:space="preserve">0xtanzim.dev</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="CFCEC5" w:sz="6" w:space="2"/>
         </w:pBdr>
         <w:spacing w:after="120" w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="5F5F55"/>
@@ -1446,51 +1446,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdex5oqr4h4udkpf5wtlqdo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanzimhossain2@gmail.com" TargetMode="External"/><Relationship Id="rIdyizbskvrbxe49bvzvbw0s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/0xtanzim" TargetMode="External"/><Relationship Id="rIddoguvb-43mretn5xdjk-g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/0xtanzim" TargetMode="External"/><Relationship Id="rIdfsedwk_nnmxg6yxsw_ksc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0xtanzim.dev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbfqkhpyqum-ez9kf5g4il" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tanzimhossain2@gmail.com" TargetMode="External"/><Relationship Id="rIdahvgp_vllci-erfzq5tbl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/0xtanzim" TargetMode="External"/><Relationship Id="rIdjql2yedpiuls2wyun_lhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linkedin.com/in/0xtanzim" TargetMode="External"/><Relationship Id="rIdztkzohh3uz2ulrlk9mqie" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://0xtanzim.dev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tanzim Hossain — Resume</dc:title>
   <dc:creator>Tanzim Hossain</dc:creator>
   <dc:description>Resume / CV</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>